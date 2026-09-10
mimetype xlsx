--- v0 (2026-04-28)
+++ v1 (2026-09-10)
@@ -583,94 +583,94 @@
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="75" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="24" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ООО «ЭКЗАМЕН-МЕДИА» Тел.: +7 (495) 641-00-39, +7 (495) 641-00-37 | E-mail: zakaz@examen-media.ru | Сайт: www.examen-media.ru  </t>
         </is>
       </c>
       <c r="J1" s="2" t="n"/>
     </row>
     <row r="2" ht="25" customHeight="1">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Интерактивные учебные пособия дошкольного, начального общего, основного общего, среднего общего образования. (ФГОС)</t>
         </is>
       </c>
     </row>
-    <row r="3" ht="40" customHeight="1">
+    <row r="3" ht="60" customHeight="1">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>№ п/п</t>
         </is>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
           <t>Серия</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr">
         <is>
           <t>Наименование продукта</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Предмет</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>Класс</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H3" s="4" t="inlineStr">
         <is>
           <t>Ссылка на описание, демо, видео</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
-          <t>Рег. № ПО в реестре Минкомсвязи РФ</t>
+          <t>Рег. №  в Реестре российского программного обеспечения</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="n">
         <v>1</v>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Библиотека электронных образовательных ресурсов. Наглядные уроки</t>
         </is>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>Библиотека электронных образовательных ресурсов. Английский язык. 6 класс. Наглядные уроки</t>
         </is>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Английский язык</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>6 класс</t>
@@ -7936,51 +7936,51 @@
       <c r="D173" s="9" t="inlineStr">
         <is>
           <t>Мировая художественная культура</t>
         </is>
       </c>
       <c r="E173" s="9" t="inlineStr">
         <is>
           <t>6, 7, 8, 9, 10, 11 классы</t>
         </is>
       </c>
       <c r="F173" s="11" t="inlineStr">
         <is>
           <t>4640008176893</t>
         </is>
       </c>
       <c r="G173" s="9" t="inlineStr">
         <is>
           <t>9600</t>
         </is>
       </c>
       <c r="H173" s="12">
         <f>HYPERLINK("https://examen-media.ru/products/246","Описание")</f>
         <v/>
       </c>
       <c r="I173" s="12">
-        <f>HYPERLINK("https://reestr.digital.gov.ru/reestr/307697/","6347")</f>
+        <f>HYPERLINK("https://reestr.digital.gov.ru/reestr/307694/?sphrase_id=24969781","6344")</f>
         <v/>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="n">
         <v>171</v>
       </c>
       <c r="B174" s="5" t="inlineStr">
         <is>
           <t>Медиа Коллекция</t>
         </is>
       </c>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>Жизнь и творчество русских художников. Исаак Левитан</t>
         </is>
       </c>
       <c r="D174" s="5" t="inlineStr">
         <is>
           <t>Мировая художественная культура</t>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t>6, 7, 8, 9, 10, 11 классы</t>